--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -114,69 +114,69 @@
   <si>
     <t>1.0 мм.</t>
   </si>
   <si>
     <t>Лист оцинкований</t>
   </si>
   <si>
     <t>Вьетнам</t>
   </si>
   <si>
     <t>0.4 мм.</t>
   </si>
   <si>
     <t>Туреччина (в маслі)</t>
   </si>
   <si>
     <t>0.5 мм.</t>
   </si>
   <si>
     <t>0.55 мм.</t>
   </si>
   <si>
     <t>1250*2000</t>
   </si>
   <si>
+    <t>0.45 мм.</t>
+  </si>
+  <si>
     <t>0.9 мм.</t>
   </si>
   <si>
     <t>1.3 мм.</t>
   </si>
   <si>
     <t>1.5 мм.</t>
   </si>
   <si>
     <t>0.2 мм.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>0.35 мм.</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.45 мм.</t>
   </si>
   <si>
     <t>Туреччина</t>
   </si>
   <si>
     <t>1250*2500</t>
   </si>
   <si>
     <t>0.65 мм.</t>
   </si>
   <si>
     <t>1.2 мм.</t>
   </si>
   <si>
     <t>2.0 мм.</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Профнастил С-10</t>
   </si>
   <si>
     <t>940*1500</t>
   </si>
@@ -1171,115 +1171,115 @@
       </c>
       <c r="F19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H19" s="7">
         <v>490</v>
       </c>
       <c r="I19" s="7">
         <v>245</v>
       </c>
       <c r="J19" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="C20" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="7">
-        <v>560</v>
+        <v>510</v>
       </c>
       <c r="I20" s="7">
-        <v>224</v>
+        <v>204</v>
       </c>
       <c r="J20" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="C21" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="7">
         <v>640</v>
       </c>
       <c r="I21" s="7">
         <v>320</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="C22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="7">
-        <v>750</v>
+        <v>820</v>
       </c>
       <c r="I22" s="7">
-        <v>375</v>
+        <v>410</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="C23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E23" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="7">
         <v>820</v>
       </c>
       <c r="I23" s="7">
@@ -1301,531 +1301,531 @@
       </c>
       <c r="F24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="7">
         <v>880</v>
       </c>
       <c r="I24" s="7">
         <v>440</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="C25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="7">
         <v>1050</v>
       </c>
       <c r="I25" s="7">
         <v>420</v>
       </c>
       <c r="J25" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="C26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="7">
         <v>1240</v>
       </c>
       <c r="I26" s="7">
         <v>620</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="C27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H27" s="7">
         <v>1305</v>
       </c>
       <c r="I27" s="7">
         <v>653</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="C28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I28" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J28" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="C29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H29" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="F29" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="C30" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H30" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I30" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="C31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F31" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I31" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="C32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="C33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H33" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I33" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="C34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>41</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I34" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="C35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I35" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="C36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
         <v>42</v>
       </c>
       <c r="F36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G36" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H36" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I36" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J36" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="C37" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F37" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H37" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I37" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J37" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="C38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E38" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F38" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H38" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I38" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J38" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="C39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>23</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H39" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I39" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J39" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="C40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E40" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H40" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I40" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="C41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I41" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="C42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H42" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I42" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J42" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="C43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I43" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J43" s="7" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C7:J7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -2344,66 +2344,66 @@
       </c>
       <c r="G21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I21" s="7">
         <v>400</v>
       </c>
       <c r="J21" s="7">
         <v>208</v>
       </c>
       <c r="K21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="C22" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>53</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I22" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K22" s="7" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="C5:K5"/>
     <mergeCell ref="C6:K6"/>
     <mergeCell ref="C7:K7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>