--- v1 (2026-07-22)
+++ v2 (2026-09-12)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Оцинкований лист" sheetId="1" r:id="rId4"/>
     <sheet name="Профнастил" sheetId="2" r:id="rId5"/>
     <sheet name="Водосточні системи" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>ТОВ "МАКСАЛТИ"</t>
   </si>
   <si>
     <t>р/р 26003011258900 у АТ "УкрСиббанк", МФО 351005, ЄДРПОУ 33275003, ІПН 332750004634, Свід.№04209525</t>
   </si>
   <si>
     <t>49000, м.Дніпро, просп. Праці, 2 А</t>
   </si>
   <si>
     <t>тел. (067) 873-76-81, (098) 338-07-39</t>
   </si>
   <si>
     <t>Гнучка система знижок для оптових і постійних клієнтів. При купівлі листа від 50 шт — додаткова знижка!</t>
   </si>
   <si>
     <t>Сайт: https://maksalti.com.ua</t>
   </si>
   <si>
     <t>E-mail: office.maksalti@gmail.com</t>
   </si>
   <si>
     <t>Вид продукції</t>
   </si>
   <si>
@@ -117,102 +117,105 @@
   <si>
     <t>Лист оцинкований</t>
   </si>
   <si>
     <t>Вьетнам</t>
   </si>
   <si>
     <t>0.4 мм.</t>
   </si>
   <si>
     <t>Туреччина (в маслі)</t>
   </si>
   <si>
     <t>0.5 мм.</t>
   </si>
   <si>
     <t>0.55 мм.</t>
   </si>
   <si>
     <t>1250*2000</t>
   </si>
   <si>
     <t>0.45 мм.</t>
   </si>
   <si>
+    <t>0.68 мм.</t>
+  </si>
+  <si>
     <t>0.9 мм.</t>
   </si>
   <si>
     <t>1.3 мм.</t>
   </si>
   <si>
+    <t>0.2 мм.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>0.35 мм.</t>
+  </si>
+  <si>
+    <t>Туреччина</t>
+  </si>
+  <si>
+    <t>1250*2500</t>
+  </si>
+  <si>
+    <t>0.65 мм.</t>
+  </si>
+  <si>
+    <t>1.2 мм.</t>
+  </si>
+  <si>
     <t>1.5 мм.</t>
   </si>
   <si>
-    <t>0.2 мм.</t>
-[...19 lines deleted...]
-  <si>
     <t>2.0 мм.</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Профнастил С-10</t>
   </si>
   <si>
     <t>940*1500</t>
   </si>
   <si>
+    <t>RAL 3005</t>
+  </si>
+  <si>
+    <t>RAL 5002</t>
+  </si>
+  <si>
+    <t>RAL 6005</t>
+  </si>
+  <si>
     <t>RAL 8017</t>
-  </si>
-[...7 lines deleted...]
-    <t>RAL 3005</t>
   </si>
   <si>
     <t>940*2000</t>
   </si>
   <si>
     <t>Планка кольорова</t>
   </si>
   <si>
     <t>цинк</t>
   </si>
   <si>
     <t>960*1500</t>
   </si>
   <si>
     <t>960*2000</t>
   </si>
   <si>
     <t>Товар</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Довжина, см.</t>
   </si>
@@ -739,57 +742,57 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:K44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="8" topLeftCell="C9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C9" sqref="C9:C43"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9:C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" hidden="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="2" hidden="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="8" max="8" width="18" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="32">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
@@ -1220,392 +1223,392 @@
       </c>
       <c r="E21" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H21" s="7">
         <v>640</v>
       </c>
       <c r="I21" s="7">
         <v>320</v>
       </c>
       <c r="J21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="C22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H22" s="7">
-        <v>820</v>
+        <v>790</v>
       </c>
       <c r="I22" s="7">
-        <v>410</v>
+        <v>316</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="C23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>31</v>
+        <v>16</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H23" s="7">
         <v>820</v>
       </c>
       <c r="I23" s="7">
-        <v>328</v>
+        <v>410</v>
       </c>
       <c r="J23" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="C24" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E24" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H24" s="7">
         <v>880</v>
       </c>
       <c r="I24" s="7">
         <v>440</v>
       </c>
       <c r="J24" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="C25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H25" s="7">
         <v>1050</v>
       </c>
       <c r="I25" s="7">
         <v>420</v>
       </c>
       <c r="J25" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="C26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H26" s="7">
         <v>1240</v>
       </c>
       <c r="I26" s="7">
         <v>620</v>
       </c>
       <c r="J26" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="C27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="H27" s="7">
-[...3 lines deleted...]
-        <v>653</v>
+      <c r="H27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I27" s="7" t="s">
+        <v>37</v>
       </c>
       <c r="J27" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="C28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J28" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="C29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="C30" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F30" s="7" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J30" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="C31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>31</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F31" s="7" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="G31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="C32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="F32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="C33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J33" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="C34" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="F34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J34" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="C35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="F35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H35" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="C36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="7" t="s">
@@ -1714,120 +1717,146 @@
       </c>
       <c r="E40" s="7" t="s">
         <v>24</v>
       </c>
       <c r="F40" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H40" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I40" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J40" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="C41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D41" s="7" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F41" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I41" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J41" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="C42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F42" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I42" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J42" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="C43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>40</v>
       </c>
       <c r="E43" s="7" t="s">
         <v>43</v>
       </c>
       <c r="F43" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>37</v>
       </c>
       <c r="I43" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J43" s="7" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="C44" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D44" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="I44" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="J44" s="7" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C7:J7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
@@ -1947,451 +1976,451 @@
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="22">
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
     </row>
     <row r="8" spans="1:11">
       <c r="C8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>13</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="C9" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I9" s="7">
         <v>205</v>
       </c>
       <c r="J9" s="7">
         <v>145</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="C10" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D10" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="7">
         <v>205</v>
       </c>
       <c r="J10" s="7">
         <v>145</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="C11" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="7">
         <v>205</v>
       </c>
       <c r="J11" s="7">
         <v>145</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="C12" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="7">
         <v>205</v>
       </c>
       <c r="J12" s="7">
         <v>145</v>
       </c>
       <c r="K12" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="C13" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I13" s="7">
         <v>270</v>
       </c>
       <c r="J13" s="7">
         <v>144</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="C14" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D14" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E14" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F14" s="7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="7">
         <v>270</v>
       </c>
       <c r="J14" s="7">
         <v>144</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="C15" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I15" s="7">
         <v>270</v>
       </c>
       <c r="J15" s="7">
         <v>144</v>
       </c>
       <c r="K15" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="C16" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I16" s="7">
         <v>270</v>
       </c>
       <c r="J16" s="7">
         <v>144</v>
       </c>
       <c r="K16" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="C17" s="7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I17" s="7">
         <v>25</v>
       </c>
       <c r="J17" s="7"/>
       <c r="K17" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="C18" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E18" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F18" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I18" s="7">
         <v>225</v>
       </c>
       <c r="J18" s="7">
         <v>156</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="C19" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F19" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="7">
         <v>270</v>
       </c>
       <c r="J19" s="7">
         <v>141</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="C20" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="7">
         <v>330</v>
       </c>
       <c r="J20" s="7">
         <v>172</v>
       </c>
       <c r="K20" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="C21" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E21" s="7" t="s">
         <v>27</v>
       </c>
       <c r="F21" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I21" s="7">
         <v>400</v>
       </c>
       <c r="J21" s="7">
         <v>208</v>
       </c>
       <c r="K21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="C22" s="7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E22" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F22" s="7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="J22" s="7" t="s">
         <v>37</v>
       </c>
       <c r="K22" s="7" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
@@ -2523,780 +2552,780 @@
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="4"/>
     </row>
     <row r="7" spans="1:11" customHeight="1" ht="22">
       <c r="C7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="4"/>
       <c r="J7" s="4"/>
       <c r="K7" s="4"/>
     </row>
     <row r="8" spans="1:11">
       <c r="C8" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E8" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="K8" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="C9" s="7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D9" s="7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="7">
         <v>100</v>
       </c>
       <c r="G9" s="7"/>
       <c r="H9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="7">
         <v>120</v>
       </c>
       <c r="K9" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="C10" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7">
         <v>100</v>
       </c>
       <c r="G10" s="7"/>
       <c r="H10" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="7">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K10" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="C11" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7">
         <v>120</v>
       </c>
       <c r="G11" s="7"/>
       <c r="H11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="7">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="C12" s="7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7">
         <v>150</v>
       </c>
       <c r="G12" s="7"/>
       <c r="H12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J12" s="7">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="K12" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="C13" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7">
         <v>100</v>
       </c>
       <c r="G13" s="7"/>
       <c r="H13" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J13" s="7">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="K13" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="C14" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7">
         <v>120</v>
       </c>
       <c r="G14" s="7"/>
       <c r="H14" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="7">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="K14" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="C15" s="7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7">
         <v>150</v>
       </c>
       <c r="G15" s="7"/>
       <c r="H15" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J15" s="7">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K15" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="C16" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D16" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F16" s="7">
         <v>100</v>
       </c>
       <c r="G16" s="7"/>
       <c r="H16" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J16" s="7">
         <v>100</v>
       </c>
       <c r="K16" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="C17" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D17" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E17" s="7" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F17" s="7">
         <v>100</v>
       </c>
       <c r="G17" s="7"/>
       <c r="H17" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J17" s="7">
         <v>120</v>
       </c>
       <c r="K17" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="C18" s="7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" s="7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F18" s="7">
         <v>100</v>
       </c>
       <c r="G18" s="7"/>
       <c r="H18" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J18" s="7">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="K18" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="C19" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D19" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" s="7"/>
       <c r="F19" s="7">
         <v>100</v>
       </c>
       <c r="G19" s="7"/>
       <c r="H19" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J19" s="7">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="K19" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="C20" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" s="7"/>
       <c r="F20" s="7">
         <v>120</v>
       </c>
       <c r="G20" s="7"/>
       <c r="H20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J20" s="7">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="K20" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="C21" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D21" s="7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E21" s="7"/>
       <c r="F21" s="7">
         <v>150</v>
       </c>
       <c r="G21" s="7"/>
       <c r="H21" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J21" s="7">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="K21" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="C22" s="7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D22" s="7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E22" s="7"/>
       <c r="F22" s="7">
         <v>110</v>
       </c>
       <c r="G22" s="7"/>
       <c r="H22" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J22" s="7">
         <v>120</v>
       </c>
       <c r="K22" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="C23" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" s="7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H23" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J23" s="7">
         <v>200</v>
       </c>
       <c r="K23" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="C24" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D24" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H24" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J24" s="7">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="K24" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="C25" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D25" s="7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H25" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J25" s="7">
         <v>140</v>
       </c>
       <c r="K25" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="C26" s="7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D26" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H26" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J26" s="7">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="K26" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="C27" s="7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D27" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E27" s="7"/>
       <c r="F27" s="7">
         <v>100</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J27" s="7">
         <v>60</v>
       </c>
       <c r="K27" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="C28" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D28" s="7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="H28" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J28" s="7">
         <v>110</v>
       </c>
       <c r="K28" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="C29" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D29" s="7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J29" s="7">
         <v>100</v>
       </c>
       <c r="K29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="C30" s="7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D30" s="7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J30" s="7">
         <v>120</v>
       </c>
       <c r="K30" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="C31" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D31" s="7"/>
       <c r="E31" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F31" s="7">
         <v>100</v>
       </c>
       <c r="G31" s="7"/>
       <c r="H31" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J31" s="7">
         <v>120</v>
       </c>
       <c r="K31" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="C32" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D32" s="7"/>
       <c r="E32" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F32" s="7">
         <v>120</v>
       </c>
       <c r="G32" s="7"/>
       <c r="H32" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J32" s="7">
         <v>130</v>
       </c>
       <c r="K32" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="C33" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D33" s="7"/>
       <c r="E33" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F33" s="7">
         <v>135</v>
       </c>
       <c r="G33" s="7"/>
       <c r="H33" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J33" s="7">
-        <v>120</v>
+        <v>150</v>
       </c>
       <c r="K33" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="C34" s="7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D34" s="7"/>
       <c r="E34" s="7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F34" s="7">
         <v>150</v>
       </c>
       <c r="G34" s="7"/>
       <c r="H34" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J34" s="7">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="K34" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="C35" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D35" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7">
         <v>120</v>
       </c>
       <c r="G35" s="7"/>
       <c r="H35" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J35" s="7">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="K35" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="C36" s="7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D36" s="7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7">
         <v>100</v>
       </c>
       <c r="G36" s="7"/>
       <c r="H36" s="7" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J36" s="7">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="K36" s="7" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="C2:J2"/>
     <mergeCell ref="C3:J3"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="C1:K1"/>
     <mergeCell ref="C2:K2"/>
     <mergeCell ref="C3:K3"/>
     <mergeCell ref="C4:K4"/>
     <mergeCell ref="C5:K5"/>
     <mergeCell ref="C6:K6"/>
     <mergeCell ref="C7:K7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>